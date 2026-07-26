--- v0 (2026-05-25)
+++ v1 (2026-07-26)
@@ -5,51 +5,50 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483672" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
   </p:sldIdLst>
   <p:sldSz cx="7559675" cy="10691813"/>
   <p:notesSz cx="6797675" cy="9926638"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
@@ -152,58 +151,50 @@
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="FF785A"/>
     <a:srgbClr val="28A88E"/>
     <a:srgbClr val="CDC3FF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
     <p:ext uri="{1BD7E111-0CB8-44D6-8891-C1BB2F81B7CC}">
       <p1710:readonlyRecommended xmlns:p1710="http://schemas.microsoft.com/office/powerpoint/2017/10/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...6 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mellanmörkt format 2 - Dekorfärg 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -435,100 +426,92 @@
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="74" d="100"/>
           <a:sy n="74" d="100"/>
         </p:scale>
         <p:origin x="3355" y="86"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Ellinor Burman" userId="d067dcae-270a-4422-b1f6-0d69157917a7" providerId="ADAL" clId="{74F33AB0-16F1-473E-AEF7-38F14E3E1D41}"/>
     <pc:docChg chg="undo custSel modSld">
-      <pc:chgData name="Ellinor Burman" userId="d067dcae-270a-4422-b1f6-0d69157917a7" providerId="ADAL" clId="{74F33AB0-16F1-473E-AEF7-38F14E3E1D41}" dt="2026-05-13T15:08:22.522" v="313" actId="20577"/>
+      <pc:chgData name="Ellinor Burman" userId="d067dcae-270a-4422-b1f6-0d69157917a7" providerId="ADAL" clId="{74F33AB0-16F1-473E-AEF7-38F14E3E1D41}" dt="2026-05-26T08:18:46.260" v="314" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Ellinor Burman" userId="d067dcae-270a-4422-b1f6-0d69157917a7" providerId="ADAL" clId="{74F33AB0-16F1-473E-AEF7-38F14E3E1D41}" dt="2026-05-13T15:08:22.522" v="313" actId="20577"/>
+        <pc:chgData name="Ellinor Burman" userId="d067dcae-270a-4422-b1f6-0d69157917a7" providerId="ADAL" clId="{74F33AB0-16F1-473E-AEF7-38F14E3E1D41}" dt="2026-05-26T08:18:46.260" v="314" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3046509041" sldId="256"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Ellinor Burman" userId="d067dcae-270a-4422-b1f6-0d69157917a7" providerId="ADAL" clId="{74F33AB0-16F1-473E-AEF7-38F14E3E1D41}" dt="2026-05-13T15:08:22.522" v="313" actId="20577"/>
+          <ac:chgData name="Ellinor Burman" userId="d067dcae-270a-4422-b1f6-0d69157917a7" providerId="ADAL" clId="{74F33AB0-16F1-473E-AEF7-38F14E3E1D41}" dt="2026-05-26T08:18:46.260" v="314" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3046509041" sldId="256"/>
             <ac:spMk id="5" creationId="{C0242CF8-D9F4-D36E-8617-02BFD21D9308}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
           <ac:chgData name="Ellinor Burman" userId="d067dcae-270a-4422-b1f6-0d69157917a7" providerId="ADAL" clId="{74F33AB0-16F1-473E-AEF7-38F14E3E1D41}" dt="2026-05-13T14:53:30.946" v="238" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3046509041" sldId="256"/>
             <ac:spMk id="12" creationId="{3109839F-0658-EC49-896E-F87BC34CE171}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:picChg chg="add mod">
           <ac:chgData name="Ellinor Burman" userId="d067dcae-270a-4422-b1f6-0d69157917a7" providerId="ADAL" clId="{74F33AB0-16F1-473E-AEF7-38F14E3E1D41}" dt="2026-05-13T14:53:25.395" v="237" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3046509041" sldId="256"/>
             <ac:picMk id="6" creationId="{00F31304-9173-DDAC-7512-E8C700B9B3D3}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="del">
-[...6 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -666,51 +649,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra mall för underrubrikformat</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C74F094-D747-4987-815B-1B3F92FCA86B}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-13</a:t>
+              <a:t>2026-05-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -836,51 +819,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C74F094-D747-4987-815B-1B3F92FCA86B}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-13</a:t>
+              <a:t>2026-05-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1016,51 +999,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C74F094-D747-4987-815B-1B3F92FCA86B}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-13</a:t>
+              <a:t>2026-05-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1186,51 +1169,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C74F094-D747-4987-815B-1B3F92FCA86B}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-13</a:t>
+              <a:t>2026-05-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1432,51 +1415,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C74F094-D747-4987-815B-1B3F92FCA86B}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-13</a:t>
+              <a:t>2026-05-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1664,51 +1647,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C74F094-D747-4987-815B-1B3F92FCA86B}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-13</a:t>
+              <a:t>2026-05-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2031,51 +2014,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Nivå fem</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C74F094-D747-4987-815B-1B3F92FCA86B}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-13</a:t>
+              <a:t>2026-05-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2149,51 +2132,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra mall för rubrikformat</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C74F094-D747-4987-815B-1B3F92FCA86B}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-13</a:t>
+              <a:t>2026-05-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2244,51 +2227,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C74F094-D747-4987-815B-1B3F92FCA86B}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-13</a:t>
+              <a:t>2026-05-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2521,51 +2504,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C74F094-D747-4987-815B-1B3F92FCA86B}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-13</a:t>
+              <a:t>2026-05-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2778,51 +2761,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5C74F094-D747-4987-815B-1B3F92FCA86B}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-13</a:t>
+              <a:t>2026-05-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2995,51 +2978,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="519728" y="9909729"/>
             <a:ext cx="1700927" cy="569240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="992">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{5C74F094-D747-4987-815B-1B3F92FCA86B}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-13</a:t>
+              <a:t>2026-05-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2504143" y="9909729"/>
             <a:ext cx="2551390" cy="569240"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3765,51 +3748,51 @@
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="sv-SE" i="1" dirty="0">
                 <a:latin typeface="Spectral" panose="02020502060000000000" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>8  		Söndagsträff kl. 11-16 </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:latin typeface="DM Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>December</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="sv-SE" i="1" dirty="0">
                 <a:latin typeface="Spectral" panose="02020502060000000000" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>3 		Söndagsträff kl. 11-16 </a:t>
+              <a:t>13 		Söndagsträff kl. 11-16 </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:endParaRPr lang="sv-SE" i="1" dirty="0">
               <a:latin typeface="Spectral" panose="02020502060000000000" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:latin typeface="DM Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>2027 </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:latin typeface="DM Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Januari</a:t>
             </a:r>
@@ -3888,61 +3871,52 @@
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0">
                 <a:latin typeface="DM Sans" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>Maj</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="sv-SE" i="1" dirty="0">
                 <a:latin typeface="Spectral" panose="02020502060000000000" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>14 		Rep inför konfirmationen fr. kl. 17-20</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base"/>
             <a:r>
               <a:rPr lang="sv-SE" i="1" dirty="0">
                 <a:latin typeface="Spectral" panose="02020502060000000000" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>15 		Mässa med konfirmation kl. </a:t>
-[...9 lines deleted...]
-            </a:endParaRPr>
+              <a:t>15 		Mässa med konfirmation kl. 11</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Bildobjekt 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00F31304-9173-DDAC-7512-E8C700B9B3D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
@@ -4279,56 +4253,58 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="881d4c39-b32c-4c7f-93e0-f6e0c4112cd5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a4c75899-fe29-4330-94d0-fa612a32cdc4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101000021034F0680B742BA2F508F636ED261" ma:contentTypeVersion="14" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="fa49665c443e1a10828b978f3d2767fc">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="881d4c39-b32c-4c7f-93e0-f6e0c4112cd5" xmlns:ns3="a4c75899-fe29-4330-94d0-fa612a32cdc4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="21d02a0323587d2ac0a114db3a78526d" ns2:_="" ns3:_="">
     <xsd:import namespace="881d4c39-b32c-4c7f-93e0-f6e0c4112cd5"/>
     <xsd:import namespace="a4c75899-fe29-4330-94d0-fa612a32cdc4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -4517,100 +4493,98 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3E2F898-4A5F-401F-9FB4-F937E6247B22}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4DA3C27-77E7-4F20-A401-EDD6F2C44357}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="881d4c39-b32c-4c7f-93e0-f6e0c4112cd5"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a4c75899-fe29-4330-94d0-fa612a32cdc4"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46682849-B4F3-4C1C-9FCF-5BA0A7BCEFB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="881d4c39-b32c-4c7f-93e0-f6e0c4112cd5"/>
     <ds:schemaRef ds:uri="a4c75899-fe29-4330-94d0-fa612a32cdc4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4DA3C27-77E7-4F20-A401-EDD6F2C44357}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3E2F898-4A5F-401F-9FB4-F937E6247B22}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f0785fb4-7cd3-40c0-8122-f25147720244}" enabled="1" method="Standard" siteId="{3619ea90-fa6e-40bf-aa11-2d4a18ad7689}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
   <Words>115</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Anpassad</PresentationFormat>
   <Paragraphs>25</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">