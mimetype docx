--- v0 (2025-12-07)
+++ v1 (2026-09-26)
@@ -1,214 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/activeX/activeX6.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+    <w:p w14:paraId="4AC115B7" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4F0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansökningsblankett för Stiftelsen Anna och Johan Larsson. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+    <w:p w14:paraId="4AC115B8" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="goudy_trajan_regular" w:eastAsia="Times New Roman" w:hAnsi="goudy_trajan_regular" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="38"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4F0F">
         <w:rPr>
           <w:rFonts w:ascii="goudy_trajan_regular" w:eastAsia="Times New Roman" w:hAnsi="goudy_trajan_regular" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="38"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t>Anslag till Gåvo och stipendiefond för gymnasieelever, universitets- och högskolestuderande</w:t>
       </w:r>
       <w:r w:rsidR="00F607EF">
         <w:rPr>
           <w:rFonts w:ascii="goudy_trajan_regular" w:eastAsia="Times New Roman" w:hAnsi="goudy_trajan_regular" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="38"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt äldre</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4F0F">
         <w:rPr>
           <w:rFonts w:ascii="goudy_trajan_regular" w:eastAsia="Times New Roman" w:hAnsi="goudy_trajan_regular" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="38"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve">, i eller från Odensjö Församling, erbjuds att ansöka om ett stipendium per år. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+    <w:p w14:paraId="4AC115B9" w14:textId="47428809" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4F0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
-        <w:t>För att förenkla vår handläggning av Din ansökan ber vi Dig fylla i nedanstående. Dina ansökningshandlingar skall vara Odensjö Församlingsråd tillhanda senast den 30 september  20</w:t>
+        <w:t>För att förenkla vår handläggning av Din ansökan ber vi Dig fylla i nedanstående. Dina ansökningshandlingar skall vara Odensjö Församlingsråd tillhanda senast den 30 september 20</w:t>
       </w:r>
       <w:r w:rsidR="000B668F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00F221F7">
+      <w:r w:rsidR="00D31C83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4F0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4F0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005F4F0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:br/>
         <w:t>Välkommen med din ansökan!</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+    <w:p w14:paraId="4AC115BA" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4F0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t>Till denna ansökan skall bifogas:</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4F0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
@@ -258,1133 +254,1131 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4F0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t>ntyg</w:t>
       </w:r>
       <w:r w:rsidR="00F607EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve"> från skolan om du är studerande. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F607EF" w:rsidRPr="00F607EF" w:rsidRDefault="005F4F0F" w:rsidP="00F607EF">
+    <w:p w14:paraId="4AC115BB" w14:textId="77777777" w:rsidR="00F607EF" w:rsidRPr="00F607EF" w:rsidRDefault="005F4F0F" w:rsidP="00F607EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F607EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve">Ansökan postas till: </w:t>
       </w:r>
       <w:r w:rsidR="00F607EF" w:rsidRPr="00F607EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t xml:space="preserve">Ljungby pastorat, Att: Odensjö Församlingsråds ordförande, Box 4, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F4F0F" w:rsidRPr="00F607EF" w:rsidRDefault="00F607EF" w:rsidP="005F4F0F">
+    <w:p w14:paraId="4AC115BC" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="00F607EF" w:rsidRDefault="00F607EF" w:rsidP="005F4F0F">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F607EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
         <w:t>341 21 Ljungby.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F607EF" w:rsidRDefault="00F607EF" w:rsidP="005F4F0F">
+    <w:p w14:paraId="4AC115BD" w14:textId="77777777" w:rsidR="00F607EF" w:rsidRDefault="00F607EF" w:rsidP="005F4F0F">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F607EF" w:rsidRDefault="00F607EF" w:rsidP="005F4F0F">
+    <w:p w14:paraId="4AC115BE" w14:textId="77777777" w:rsidR="00F607EF" w:rsidRDefault="00F607EF" w:rsidP="005F4F0F">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2368"/>
         <w:gridCol w:w="4275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F4F0F" w:rsidRPr="00F607EF" w:rsidTr="005F4F0F">
+      <w:tr w:rsidR="005F4F0F" w:rsidRPr="00F607EF" w14:paraId="4AC115C1" w14:textId="77777777" w:rsidTr="005F4F0F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="00F607EF" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115BF" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="00F607EF" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F607EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>Förnamn:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="00F607EF" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115C0" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="00F607EF" w:rsidRDefault="00000000" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F4F0F">
-[...5 lines deleted...]
-              <w:object w:dxaOrig="9638" w:dyaOrig="15">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:pict w14:anchorId="4AC115EE">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1039" type="#_x0000_t75" style="width:198.75pt;height:18pt" o:ole="">
-                  <v:imagedata r:id="rId4" o:title=""/>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:198.75pt;height:18pt">
+                  <v:imagedata r:id="rId6" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId5" w:name="DefaultOcxName" w:shapeid="_x0000_i1039"/>
-              </w:object>
+              </w:pict>
             </w:r>
-            <w:r w:rsidRPr="00F607EF">
+            <w:r w:rsidR="005F4F0F" w:rsidRPr="00F607EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>This field is required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidTr="005F4F0F">
+      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w14:paraId="4AC115C4" w14:textId="77777777" w:rsidTr="005F4F0F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="00F607EF" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115C2" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="00F607EF" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F607EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sv-SE" w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>Efternamn:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
-[...17 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+          <w:p w14:paraId="4AC115C3" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="00000000" w:rsidP="005F4F0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:pict w14:anchorId="4AC115EF">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:198.75pt;height:18pt">
+                  <v:imagedata r:id="rId6" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId6" w:name="DefaultOcxName1" w:shapeid="_x0000_i1042"/>
-              </w:object>
+              </w:pict>
             </w:r>
-            <w:r w:rsidRPr="005F4F0F">
+            <w:r w:rsidR="005F4F0F" w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>This field is required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidTr="005F4F0F">
+      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w14:paraId="4AC115C7" w14:textId="77777777" w:rsidTr="005F4F0F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115C5" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>Personnummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
-[...16 lines deleted...]
-                <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:60.75pt;height:18pt" o:ole="">
+          <w:p w14:paraId="4AC115C6" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="00000000" w:rsidP="005F4F0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:pict w14:anchorId="4AC115F0">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:60.75pt;height:18pt">
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId8" w:name="DefaultOcxName2" w:shapeid="_x0000_i1045"/>
-              </w:object>
+              </w:pict>
             </w:r>
-            <w:r w:rsidRPr="005F4F0F">
+            <w:r w:rsidR="005F4F0F" w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>This field is required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidTr="005F4F0F">
+      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w14:paraId="4AC115CA" w14:textId="77777777" w:rsidTr="005F4F0F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115C8" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>Gatuadress:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
-[...17 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+          <w:p w14:paraId="4AC115C9" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="00000000" w:rsidP="005F4F0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:pict w14:anchorId="4AC115F1">
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:198.75pt;height:18pt">
+                  <v:imagedata r:id="rId6" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId9" w:name="DefaultOcxName3" w:shapeid="_x0000_i1049"/>
-              </w:object>
+              </w:pict>
             </w:r>
-            <w:r w:rsidRPr="005F4F0F">
+            <w:r w:rsidR="005F4F0F" w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>This field is required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidTr="005F4F0F">
+      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w14:paraId="4AC115CD" w14:textId="77777777" w:rsidTr="005F4F0F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115CB" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>Postnr</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve"> och ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
-[...17 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+          <w:p w14:paraId="4AC115CC" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="00000000" w:rsidP="005F4F0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:pict w14:anchorId="4AC115F2">
+                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:198.75pt;height:18pt">
+                  <v:imagedata r:id="rId6" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId10" w:name="DefaultOcxName4" w:shapeid="_x0000_i1052"/>
-              </w:object>
+              </w:pict>
             </w:r>
-            <w:r w:rsidRPr="005F4F0F">
+            <w:r w:rsidR="005F4F0F" w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>This field is required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidTr="005F4F0F">
+      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w14:paraId="4AC115D1" w14:textId="77777777" w:rsidTr="005F4F0F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115CE" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>E-postadress:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E22A6B" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
-[...16 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+          <w:p w14:paraId="4AC115CF" w14:textId="77777777" w:rsidR="00E22A6B" w:rsidRDefault="00000000" w:rsidP="005F4F0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:pict w14:anchorId="4AC115F3">
+                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:198.75pt;height:18pt">
+                  <v:imagedata r:id="rId6" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId11" w:name="DefaultOcxName5" w:shapeid="_x0000_i1055"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115D0" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>This field is required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73523" w:rsidRPr="005F4F0F" w:rsidTr="005F4F0F">
+      <w:tr w:rsidR="00E73523" w:rsidRPr="005F4F0F" w14:paraId="4AC115D4" w14:textId="77777777" w:rsidTr="005F4F0F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E73523" w:rsidRPr="005F4F0F" w:rsidRDefault="00E73523" w:rsidP="005F4F0F">
-[...15 lines deleted...]
-          <w:p w:rsidR="00E73523" w:rsidRPr="005F4F0F" w:rsidRDefault="00E73523" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115D2" w14:textId="77777777" w:rsidR="00E73523" w:rsidRPr="005F4F0F" w:rsidRDefault="00E73523" w:rsidP="005F4F0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC115D3" w14:textId="77777777" w:rsidR="00E73523" w:rsidRPr="005F4F0F" w:rsidRDefault="00E73523" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E22A6B" w:rsidRPr="005F4F0F" w:rsidTr="005F4F0F">
+      <w:tr w:rsidR="00E22A6B" w:rsidRPr="005F4F0F" w14:paraId="4AC115D7" w14:textId="77777777" w:rsidTr="005F4F0F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E22A6B" w:rsidRPr="005F4F0F" w:rsidRDefault="00E22A6B" w:rsidP="005F4F0F">
-[...15 lines deleted...]
-          <w:p w:rsidR="00E22A6B" w:rsidRPr="005F4F0F" w:rsidRDefault="00E22A6B" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115D5" w14:textId="77777777" w:rsidR="00E22A6B" w:rsidRPr="005F4F0F" w:rsidRDefault="00E22A6B" w:rsidP="005F4F0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC115D6" w14:textId="77777777" w:rsidR="00E22A6B" w:rsidRPr="005F4F0F" w:rsidRDefault="00E22A6B" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidTr="00F607EF">
+      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w14:paraId="4AC115DA" w14:textId="77777777" w:rsidTr="00F607EF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
-[...15 lines deleted...]
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115D8" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC115D9" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73523" w:rsidRPr="005F4F0F" w:rsidTr="00F607EF">
+      <w:tr w:rsidR="00E73523" w:rsidRPr="005F4F0F" w14:paraId="4AC115DD" w14:textId="77777777" w:rsidTr="00F607EF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E73523" w:rsidRPr="005F4F0F" w:rsidRDefault="00E73523" w:rsidP="005F4F0F">
-[...15 lines deleted...]
-          <w:p w:rsidR="00E73523" w:rsidRPr="005F4F0F" w:rsidRDefault="00E73523" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115DB" w14:textId="77777777" w:rsidR="00E73523" w:rsidRPr="005F4F0F" w:rsidRDefault="00E73523" w:rsidP="005F4F0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC115DC" w14:textId="77777777" w:rsidR="00E73523" w:rsidRPr="005F4F0F" w:rsidRDefault="00E73523" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidTr="00F607EF">
+      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w14:paraId="4AC115E0" w14:textId="77777777" w:rsidTr="00F607EF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
-[...15 lines deleted...]
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115DE" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC115DF" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidTr="00F607EF">
+      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w14:paraId="4AC115E3" w14:textId="77777777" w:rsidTr="00F607EF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
-[...15 lines deleted...]
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115E1" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC115E2" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidTr="00F607EF">
+      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w14:paraId="4AC115E6" w14:textId="77777777" w:rsidTr="00F607EF">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
-[...15 lines deleted...]
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115E4" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="da-DK"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC115E5" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidTr="005F4F0F">
+      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w14:paraId="4AC115E9" w14:textId="77777777" w:rsidTr="005F4F0F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115E7" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115E8" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidTr="005F4F0F">
+      <w:tr w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w14:paraId="4AC115EC" w14:textId="77777777" w:rsidTr="005F4F0F">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115EA" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Datum och </w:t>
             </w:r>
             <w:r w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>Underskrift:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
+          <w:p w14:paraId="4AC115EB" w14:textId="77777777" w:rsidR="005F4F0F" w:rsidRPr="005F4F0F" w:rsidRDefault="005F4F0F" w:rsidP="005F4F0F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F4F0F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>___________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0079417B" w:rsidRDefault="0079417B"/>
+    <w:p w14:paraId="4AC115ED" w14:textId="77777777" w:rsidR="0079417B" w:rsidRDefault="0079417B"/>
     <w:sectPr w:rsidR="0079417B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="goudy_trajan_regular">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F4F0F"/>
     <w:rsid w:val="00056349"/>
     <w:rsid w:val="000B668F"/>
     <w:rsid w:val="00216A97"/>
     <w:rsid w:val="0025378C"/>
     <w:rsid w:val="00311473"/>
     <w:rsid w:val="005B3D0F"/>
     <w:rsid w:val="005F4F0F"/>
     <w:rsid w:val="006134B6"/>
+    <w:rsid w:val="007579E7"/>
     <w:rsid w:val="0079417B"/>
+    <w:rsid w:val="00934E1C"/>
     <w:rsid w:val="00C157DF"/>
     <w:rsid w:val="00CC17AB"/>
+    <w:rsid w:val="00D31C83"/>
     <w:rsid w:val="00E22A6B"/>
     <w:rsid w:val="00E73523"/>
-    <w:rsid w:val="00F221F7"/>
     <w:rsid w:val="00F607EF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1032"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4AC115B7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{39CD16BB-EA0C-4A24-B955-79D7FC02E99E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1712,199 +1706,204 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Overskrift1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Overskrift1Tegn"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005F4F0F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="da-DK"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardskrifttypeiafsnit">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabel-Normal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenoversigt">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Tegn">
-[...2 lines deleted...]
-    <w:link w:val="Overskrift1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005F4F0F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="da-DK"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005F4F0F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="da-DK"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005F4F0F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strk">
+  <w:style w:type="character" w:styleId="Stark">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="005F4F0F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="xformvalidator">
     <w:name w:val="xformvalidator"/>
-    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="005F4F0F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Markeringsbobletekst">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="MarkeringsbobletekstTegn"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E73523"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MarkeringsbobletekstTegn">
-[...2 lines deleted...]
-    <w:link w:val="Markeringsbobletekst"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E73523"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="197281001">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1583903706">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -2032,99 +2031,51 @@
                                       </w:divBdr>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/></Relationships>
-[...47 lines deleted...]
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{5512D11A-5CC6-11CF-8D67-00AA00BDCE1D}" ax:persistence="persistStream" r:id="rId1"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Kontor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2344,75 +2295,372 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101008192D945E074224E916FEEFBD9F3FD05" ma:contentTypeVersion="15" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="4e3c124bd5f66318f23fff81fdad1dd0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4164ff46-3c8e-4e0f-8b99-b0ff27ed247f" xmlns:ns3="c88c6a8f-8427-4fdb-9483-e3f8e51d80ab" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b16ccbfff70e43e159215d17fb366a0" ns2:_="" ns3:_="">
+    <xsd:import namespace="4164ff46-3c8e-4e0f-8b99-b0ff27ed247f"/>
+    <xsd:import namespace="c88c6a8f-8427-4fdb-9483-e3f8e51d80ab"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4164ff46-3c8e-4e0f-8b99-b0ff27ed247f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkeringar" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="80d1b4eb-8425-4edd-a146-3efda088a203" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c88c6a8f-8427-4fdb-9483-e3f8e51d80ab" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Delat med information" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{08ac5fb2-3a1e-4528-876d-f67684525f3b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c88c6a8f-8427-4fdb-9483-e3f8e51d80ab">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4164ff46-3c8e-4e0f-8b99-b0ff27ed247f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c88c6a8f-8427-4fdb-9483-e3f8e51d80ab" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBF9A83C-F27B-4332-8877-4F11DCAF86CD}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{983741A0-FF63-4C5F-A2AF-D9B81E026A52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19D7328A-FA99-4F67-AE0A-602E40258057}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{f0785fb4-7cd3-40c0-8122-f25147720244}" enabled="1" method="Standard" siteId="{3619ea90-fa6e-40bf-aa11-2d4a18ad7689}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>174</Words>
-  <Characters>1067</Characters>
+  <Words>164</Words>
+  <Characters>872</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1239</CharactersWithSpaces>
+  <CharactersWithSpaces>1034</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>kk</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101008192D945E074224E916FEEFBD9F3FD05</vt:lpwstr>
+  </property>
+</Properties>
+</file>